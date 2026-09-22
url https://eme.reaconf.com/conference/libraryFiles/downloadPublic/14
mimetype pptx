--- v0 (2026-02-20)
+++ v1 (2026-09-22)
@@ -165,51 +165,51 @@
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15000" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="105" d="100"/>
           <a:sy n="105" d="100"/>
         </p:scale>
         <p:origin x="834" y="96"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
@@ -390,51 +390,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{858DDF64-C38B-1B1F-1B35-E118D9B38386}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8335C1FB-1D68-45E4-9D9F-850BF517257A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/15/2026</a:t>
+              <a:t>5/26/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{274C16E8-540F-E86F-6612-2386A80AD2ED}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -588,51 +588,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1753AA41-742E-8648-1E86-9F88136DCFB6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8335C1FB-1D68-45E4-9D9F-850BF517257A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/15/2026</a:t>
+              <a:t>5/26/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9243039C-31EA-3886-B1B0-1A55C5F8F8F6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -796,51 +796,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{948DAFE2-0D21-DE8A-3993-060BFC0FED2D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8335C1FB-1D68-45E4-9D9F-850BF517257A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/15/2026</a:t>
+              <a:t>5/26/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C53154F-91AA-5119-94A8-7F5C3023F0E7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -994,51 +994,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{008D9A50-C988-E8AA-A3A0-DF4C3CCC18C3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8335C1FB-1D68-45E4-9D9F-850BF517257A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/15/2026</a:t>
+              <a:t>5/26/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65078BCA-FB44-49D4-0CA9-829E063F4DE8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1269,51 +1269,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1E69FEA-26AF-112F-2C75-2558C4E88B2D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8335C1FB-1D68-45E4-9D9F-850BF517257A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/15/2026</a:t>
+              <a:t>5/26/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DB171E1-9F62-B990-E8F3-19BEDF24A773}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1534,51 +1534,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9C296C5-7453-FB50-AE01-92BCD9529443}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8335C1FB-1D68-45E4-9D9F-850BF517257A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/15/2026</a:t>
+              <a:t>5/26/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{368F9949-CB84-3804-3A91-A8C3E39DCD8E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1946,51 +1946,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{857FC912-E082-DED6-C1C9-A73F7890D1D4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8335C1FB-1D68-45E4-9D9F-850BF517257A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/15/2026</a:t>
+              <a:t>5/26/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB3498E7-F940-E958-647C-6FADB37B2B45}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2087,51 +2087,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18D5A5A7-FED5-DDF5-7A51-B32AA8D8BB4A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8335C1FB-1D68-45E4-9D9F-850BF517257A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/15/2026</a:t>
+              <a:t>5/26/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3444DF2C-C95E-C11D-C2FF-A5D0E7E45C80}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2200,51 +2200,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5FFCE47-FC03-0D7B-94E5-A670544A3358}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8335C1FB-1D68-45E4-9D9F-850BF517257A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/15/2026</a:t>
+              <a:t>5/26/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EEA4008-A559-D8BD-7D23-3484B8A28239}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2511,51 +2511,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2E15782-B669-324C-FC92-889C7752DCB4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8335C1FB-1D68-45E4-9D9F-850BF517257A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/15/2026</a:t>
+              <a:t>5/26/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{790C5701-D803-2F6E-F1BE-791A30488D5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2799,51 +2799,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4AAF56B-8EC5-DFB8-3C34-9B1BC66B132A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8335C1FB-1D68-45E4-9D9F-850BF517257A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/15/2026</a:t>
+              <a:t>5/26/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FB313B6-CA6D-EA86-20BF-BAC45E72F8F3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3044,51 +3044,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8335C1FB-1D68-45E4-9D9F-850BF517257A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/15/2026</a:t>
+              <a:t>5/26/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF556938-78C5-AEFA-9066-C00E751F6FC7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -3449,55 +3449,55 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98D36052-8F70-E8B9-E872-928628B6BD68}"/>
@@ -3573,95 +3573,94 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5CB18F6-A7F6-4CB3-D90C-94752E952EBC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect t="40380" b="2857"/>
+          <a:srcRect t="42734" b="1025"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="1984248"/>
+            <a:ext cx="12192000" cy="1966034"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91B1F4E7-B1DE-B0C6-E135-3A9FB887EC81}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10400732" y="150284"/>
-            <a:ext cx="1369122" cy="1340188"/>
+            <a:off x="10268108" y="150284"/>
+            <a:ext cx="1487925" cy="1486492"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3928173580"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
@@ -3765,54 +3764,52 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2ADE73F-FC59-054A-8449-36E0587E58FA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect t="5129" b="-3944"/>
-[...2 lines deleted...]
-          </a:stretch>
+          <a:srcRect t="1644" b="1644"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="207470" y="230188"/>
             <a:ext cx="1511602" cy="1460500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3266199467"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3905,54 +3902,52 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF8C345E-8E77-A987-C4EC-84DEBFD670C2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect t="5129" b="-3944"/>
-[...2 lines deleted...]
-          </a:stretch>
+          <a:srcRect t="1644" b="1644"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="207470" y="230188"/>
             <a:ext cx="1511602" cy="1460500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3352220326"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>