--- v0 (2026-02-20)
+++ v1 (2026-08-01)
@@ -1,29 +1,29 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
@@ -51,114 +51,114 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Titr" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>فرم پیشنهاد برگزاری کارگاه آموزشی</w:t>
       </w:r>
       <w:r w:rsidR="0018226D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Titr" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>/ نمایشگاه حضوری</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21953BAC" w14:textId="7A345697" w:rsidR="00F85810" w:rsidRDefault="005B1A8E" w:rsidP="00DE48D2">
+    <w:p w14:paraId="21953BAC" w14:textId="0BB30B9D" w:rsidR="00F85810" w:rsidRDefault="005B1A8E" w:rsidP="00DE48D2">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="288"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
         </w:rPr>
         <w:t>اولین</w:t>
       </w:r>
       <w:r w:rsidR="00DE48D2" w:rsidRPr="00DE48D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> کنفرانس </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>ملی روش</w:t>
-[...11 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">ملی </w:t>
+      </w:r>
+      <w:r w:rsidR="00924FE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">های نوین محاسباتی و تجربی در مهندسی برق و مکانیک، </w:t>
+        <w:t>فناوری های راهبردی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> در مهندسی برق و مکانیک، </w:t>
       </w:r>
       <w:r w:rsidR="00F85810" w:rsidRPr="00F85810">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>در نظر دارد به منظور تبادل تجربیات و ارتقا سطح دانش علمی و تخصصی شرکت‌کنندگان این دوره، تعدادی کارگاه آموزشی</w:t>
       </w:r>
       <w:r w:rsidR="00617DA3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>/ نشست تخصصی</w:t>
       </w:r>
       <w:r w:rsidR="00277984">
         <w:rPr>
@@ -512,59 +512,59 @@
         <w:t>ب</w:t>
       </w:r>
       <w:r w:rsidR="00F85810" w:rsidRPr="00742135">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ه آدرس ایمیل کنفرانس</w:t>
       </w:r>
       <w:r w:rsidR="00DE48D2" w:rsidRPr="00742135">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00B124CB">
+        <w:r w:rsidR="005204C0" w:rsidRPr="006C00D1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
-          <w:t>admin@eme.reaconf.com</w:t>
+          <w:t>info@eme.reaconf.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DE48D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F85810" w:rsidRPr="00F85810">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ارسال نمایند. پیشنهادات دریافتی، در کمیته برگزاری کنفرانس بررسی شده و نتیجه آن از طریق آدرس ایمیل ارائه‌دهنده مسئول، منعکس خواهد شد.</w:t>
       </w:r>
       <w:r w:rsidR="00F85810" w:rsidRPr="00F85810">
@@ -3305,61 +3305,61 @@
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>تاریخ</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0075607E" w:rsidRPr="00702BD4" w:rsidSect="00DE48D2">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="0" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70A670A8" w14:textId="77777777" w:rsidR="007647CC" w:rsidRDefault="007647CC" w:rsidP="00A51594">
+    <w:p w14:paraId="548A223E" w14:textId="77777777" w:rsidR="00F61D24" w:rsidRDefault="00F61D24" w:rsidP="00A51594">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="050EA369" w14:textId="77777777" w:rsidR="007647CC" w:rsidRDefault="007647CC" w:rsidP="00A51594">
+    <w:p w14:paraId="746E6E91" w14:textId="77777777" w:rsidR="00F61D24" w:rsidRDefault="00F61D24" w:rsidP="00A51594">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3441,134 +3441,126 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Nazanin">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A8BFBF2" w14:textId="77777777" w:rsidR="007647CC" w:rsidRDefault="007647CC" w:rsidP="00A51594">
+    <w:p w14:paraId="251F5039" w14:textId="77777777" w:rsidR="00F61D24" w:rsidRDefault="00F61D24" w:rsidP="00A51594">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37D4A456" w14:textId="77777777" w:rsidR="007647CC" w:rsidRDefault="007647CC" w:rsidP="00A51594">
+    <w:p w14:paraId="0DF5839E" w14:textId="77777777" w:rsidR="00F61D24" w:rsidRDefault="00F61D24" w:rsidP="00A51594">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="011BB50B" w14:textId="47D341BF" w:rsidR="00197B20" w:rsidRDefault="005B1A8E" w:rsidP="00E45C45">
+  <w:p w14:paraId="011BB50B" w14:textId="5FA1972B" w:rsidR="00197B20" w:rsidRDefault="00924FE4" w:rsidP="00E45C45">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:rtl/>
         <w:lang w:val="ar-SA"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E8E218B" wp14:editId="667DA941">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55312629" wp14:editId="1DE84F16">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:align>right</wp:align>
+            <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7553325" cy="1612281"/>
-[...10 lines deleted...]
-          <wp:docPr id="1" name="Picture 1"/>
+          <wp:extent cx="7543800" cy="1643380"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="2" name="Picture 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Picture 1"/>
+                  <pic:cNvPr id="2" name="Picture 2"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7553325" cy="1612281"/>
+                    <a:ext cx="7543800" cy="1643380"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07475E10"/>
@@ -3973,50 +3965,51 @@
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -4051,131 +4044,135 @@
     <w:rsid w:val="00352EDA"/>
     <w:rsid w:val="003613A4"/>
     <w:rsid w:val="00385A46"/>
     <w:rsid w:val="00394880"/>
     <w:rsid w:val="003A0964"/>
     <w:rsid w:val="003A37C8"/>
     <w:rsid w:val="003A4D1C"/>
     <w:rsid w:val="003B2091"/>
     <w:rsid w:val="003C382C"/>
     <w:rsid w:val="003C489D"/>
     <w:rsid w:val="003D3761"/>
     <w:rsid w:val="003D4832"/>
     <w:rsid w:val="003D7704"/>
     <w:rsid w:val="003E47AD"/>
     <w:rsid w:val="00423E65"/>
     <w:rsid w:val="004368A5"/>
     <w:rsid w:val="00441EAF"/>
     <w:rsid w:val="00475B02"/>
     <w:rsid w:val="0047711D"/>
     <w:rsid w:val="004B2558"/>
     <w:rsid w:val="004E036A"/>
     <w:rsid w:val="004F5F59"/>
     <w:rsid w:val="005008AE"/>
     <w:rsid w:val="00505775"/>
     <w:rsid w:val="00505B8B"/>
+    <w:rsid w:val="005204C0"/>
     <w:rsid w:val="00541EEB"/>
     <w:rsid w:val="00556F87"/>
     <w:rsid w:val="00570A50"/>
     <w:rsid w:val="005B1A8E"/>
     <w:rsid w:val="005B30DD"/>
     <w:rsid w:val="005F72AF"/>
     <w:rsid w:val="0060381D"/>
     <w:rsid w:val="0061381B"/>
     <w:rsid w:val="0061651D"/>
     <w:rsid w:val="00617DA3"/>
     <w:rsid w:val="006478C2"/>
     <w:rsid w:val="00666B2E"/>
     <w:rsid w:val="006C52AC"/>
     <w:rsid w:val="00702BD4"/>
     <w:rsid w:val="0072627E"/>
     <w:rsid w:val="00742135"/>
     <w:rsid w:val="00755232"/>
     <w:rsid w:val="0075607E"/>
     <w:rsid w:val="007647CC"/>
     <w:rsid w:val="0077507A"/>
     <w:rsid w:val="00777B6A"/>
     <w:rsid w:val="00782BB8"/>
     <w:rsid w:val="007A652B"/>
     <w:rsid w:val="007D57E3"/>
     <w:rsid w:val="007F1216"/>
     <w:rsid w:val="007F58F7"/>
     <w:rsid w:val="007F71F9"/>
     <w:rsid w:val="00805439"/>
     <w:rsid w:val="00832932"/>
     <w:rsid w:val="00832AF2"/>
     <w:rsid w:val="0084550F"/>
     <w:rsid w:val="00866251"/>
     <w:rsid w:val="00871E31"/>
     <w:rsid w:val="008939AA"/>
     <w:rsid w:val="00896D70"/>
     <w:rsid w:val="00916A5E"/>
+    <w:rsid w:val="00924FE4"/>
     <w:rsid w:val="00925130"/>
     <w:rsid w:val="00956818"/>
     <w:rsid w:val="00972904"/>
     <w:rsid w:val="009A23F7"/>
     <w:rsid w:val="009A23FB"/>
     <w:rsid w:val="009D50BC"/>
     <w:rsid w:val="00A017F6"/>
     <w:rsid w:val="00A131A5"/>
     <w:rsid w:val="00A158A5"/>
     <w:rsid w:val="00A51594"/>
     <w:rsid w:val="00A54824"/>
     <w:rsid w:val="00AB34AB"/>
     <w:rsid w:val="00AC3CCB"/>
     <w:rsid w:val="00AD7CA4"/>
     <w:rsid w:val="00B00DB3"/>
     <w:rsid w:val="00B5275C"/>
     <w:rsid w:val="00B908FD"/>
     <w:rsid w:val="00BE2A22"/>
     <w:rsid w:val="00BE5AE5"/>
     <w:rsid w:val="00BF5AF0"/>
     <w:rsid w:val="00C15BC4"/>
     <w:rsid w:val="00C22C2A"/>
     <w:rsid w:val="00C31B25"/>
     <w:rsid w:val="00CE0A8A"/>
     <w:rsid w:val="00CE13D6"/>
+    <w:rsid w:val="00CF71AC"/>
     <w:rsid w:val="00D50C8A"/>
     <w:rsid w:val="00D55AF1"/>
     <w:rsid w:val="00D71704"/>
     <w:rsid w:val="00D71FF9"/>
     <w:rsid w:val="00DA7232"/>
     <w:rsid w:val="00DC0BF4"/>
     <w:rsid w:val="00DD0C98"/>
     <w:rsid w:val="00DE48D2"/>
     <w:rsid w:val="00DF49D7"/>
     <w:rsid w:val="00E322E2"/>
     <w:rsid w:val="00E45C45"/>
     <w:rsid w:val="00E54D15"/>
     <w:rsid w:val="00ED1549"/>
     <w:rsid w:val="00EE6D1B"/>
     <w:rsid w:val="00EF102B"/>
     <w:rsid w:val="00F11E3C"/>
     <w:rsid w:val="00F17A75"/>
     <w:rsid w:val="00F24234"/>
     <w:rsid w:val="00F35D82"/>
     <w:rsid w:val="00F52B0D"/>
+    <w:rsid w:val="00F61D24"/>
     <w:rsid w:val="00F75245"/>
     <w:rsid w:val="00F85810"/>
     <w:rsid w:val="00F91E23"/>
     <w:rsid w:val="00FB5628"/>
     <w:rsid w:val="00FB6F54"/>
     <w:rsid w:val="00FC23D6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
@@ -5049,55 +5046,55 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@eme.reaconf.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@eme.reaconf.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5555,75 +5552,75 @@
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F66EDA69-1C22-4FEF-AAB5-148668537486}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="3660eaad-1fb8-42dc-8029-34b7cfc4efb7"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D422672-0D6B-460F-A5D3-FB92B32E31CE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>607</Words>
-  <Characters>3462</Characters>
+  <Words>605</Words>
+  <Characters>3451</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4061</CharactersWithSpaces>
+  <CharactersWithSpaces>4048</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sony</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100E590D4BD7B39084D8057F141463E2156</vt:lpwstr>